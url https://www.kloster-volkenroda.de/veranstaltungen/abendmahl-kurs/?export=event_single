--- v0 (2026-05-01)
+++ v1 (2026-08-24)
@@ -1,30 +1,31 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="7150" w:type="dxa"/>
@@ -35,180 +36,158 @@
         <w:tblStyle w:val="tableLayout"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7150" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">05.12.2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Toc0"/>
             <w:r>
-              <w:t>Abendmahl – Kurs</w:t>
+              <w:t>Aufbaukurs für Lektoren: Abendmahl</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Seminare &amp; Workshops</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="75" w:lineRule="exact"/>
               <w:pBdr>
                 <w:bottom w:val="single" w:sz="7" w:color="F2F2F2"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75 EUR Seminarbeitrag zzgl. Verpflegung 40 EUR Seminarbeitrag zzgl. Verpflegung für Teilnehmer aus den Kirchenkreisen :</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">75 EUR Seminarbeitrag inkl.Verpflegung 40 EUR Seminarbeitrag inkl.Verpflegung für Teilnehmende aus dem künftigen Kirchenkreis Nordthüringen </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="75" w:lineRule="exact"/>
               <w:pBdr>
                 <w:bottom w:val="single" w:sz="7" w:color="F2F2F2"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">„Qualifizierte Lektorinnen und Lektoren können beauftragt werden, das Heilige Abendmahl einzusetzen. In diesem Kurs werden Sie auf diesen zusätzlichen Dienst vorbereitet. Sie lernen zunächst die theologischen und kirchenrechtlichen Grundlagen der Abendmahlsfeier kennen, begegnen unterschiedlichen Formen des Feierns, üben sich in den liturgischen Vollzügen und erlangen schließlich Sicherheit in allen praktischen Fragen, die zum Abendmahl dazugehören.“ </w:t>
+              <w:t xml:space="preserve">Qualifizierte Lektorinnen und Lektoren können beauftragt werden, das Heilige Abendmahl einzusetzen. In diesem Kurs werden Sie auf diesen zusätzlichen Dienst vorbereitet. Sie lernen zunächst die theologischen und kirchenrechtlichen Grundlagen der Abendmahlsfeier kennen, begegnen unterschiedlichen Formen des Feierns, üben sich in den liturgischen Vollzügen und erlangen schließlich Sicherheit in allen praktischen Fragen, die zum Abendmahl dazugehören. Leitung: Klosterpfarrer Philip Kampe Foto: Kammer "Brot" im Christus-Pavillon Volkenroda. Die Bildrechte liegen bei der Andreas-Felger-Kulturstiftung </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:132pt; height:132pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="120" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:132pt; height:132pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId8" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="120" w:lineRule="exact"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hier anmelden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="750" w:right="750" w:bottom="750" w:left="750" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
@@ -255,85 +234,85 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0F3C4C47"/>
+    <w:nsid w:val="6F2AF959"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7B908C02"/>
+    <w:nsid w:val="1C18E191"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
@@ -463,51 +442,51 @@
     <w:name w:val="heading 1"/>
     <w:rPr>
       <w:sz w:val="64"/>
       <w:szCs w:val="64"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="linkStyle"/>
     <w:rPr>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kloster-volkenroda.de/veranstaltungen/abendmahl-kurs/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kloster-volkenroda.de/veranstaltungen/abendmahl-kurs/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>