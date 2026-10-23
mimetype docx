--- v0 (2026-06-27)
+++ v1 (2026-10-23)
@@ -97,72 +97,65 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">zzgl. Übernachtung und Verpflegung</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="75" w:lineRule="exact"/>
               <w:pBdr>
                 <w:bottom w:val="single" w:sz="7" w:color="F2F2F2"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Erlebe den Prozess des Bierbrauens hautnah mit! Eingebettet in die Gebetszeiten des Tages werden wir alle Schritte des Bierbrauens mit Hilfe einer Kleinbrauanlage (50 Liter) in handwerklicher Art und Weise durchführen.</w:t>
+              <w:t xml:space="preserve">BIERBRAUEN – Traditionelles Handwerk im Kloster Volkenroda erleben</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hier gibt es eine ausführliche Beschreibung als PDF.</w:t>
+              <w:t xml:space="preserve">Das Bierbrauseminar bietet die Möglichkeit, den Prozess des Bierbrauens hautnah mitzuerleben und mitzugestalten. Eingebettet in die Gebetszeiten des Tages werden alle Schritte des Bierbrauens mit Hilfe einer Kleinbrauanlage (50 Liter) in handwerklicher Art und Weise durchgeführt. Dabei haben die Teilnehmer auch Gelegenheit, mehr über die Geschichte des Bierbrauens, die Entwicklung des Brauens in den Klöstern und über gesundheitliche Aspekte des Bieres zu erfahren.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> Matthias Krones</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:132pt; height:132pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
@@ -265,85 +258,85 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C0C20DDC"/>
+    <w:nsid w:val="8287E9F8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="21214171"/>
+    <w:nsid w:val="127AEB39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>