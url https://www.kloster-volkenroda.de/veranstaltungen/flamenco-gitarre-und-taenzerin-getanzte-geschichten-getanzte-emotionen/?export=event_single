--- v1 (2026-02-13)
+++ v2 (2026-04-01)
@@ -36,102 +36,152 @@
         <w:tblStyle w:val="tableLayout"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7150" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27.06.2026 | 19:00 Uhr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Toc0"/>
             <w:r>
-              <w:t>Flamenco-Gitarre und Tänzerin: „Getanzte Geschichten, getanzte Emotionen“</w:t>
+              <w:t>Konzert Flamenco mit Gitarre und Tanz</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kunst &amp; Kultur</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="75" w:lineRule="exact"/>
               <w:pBdr>
                 <w:bottom w:val="single" w:sz="7" w:color="F2F2F2"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Konzertkarte 12 Euro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="75" w:lineRule="exact"/>
               <w:pBdr>
                 <w:bottom w:val="single" w:sz="7" w:color="F2F2F2"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Für dieses unterhaltsame Konzert haben die Tänzerin Carmen Rodriguez Castillo und der Gitarrist Roger Tristao Adao Stücke zusammengestellt, die in verschiedener Weise Geschichten erzählen. So geht es in dem Stück „Tico Tico“ um einen Vogel, der verbotenerweise Maismehlkuchen stiehlt. In den Liedern aus der Sammlung von Garcia Lorca wird von zwei prahlenden Brüdern (El cafe de chinitas) oder von einem hypochindrichen Geliebten (Las tres hojas) erzählt. Dann wird der Bogen zu moderner Popmusik geschlagen. So gibt es auch Tänze zum Beatles-Klassiker „Eleonor Rigby“ oder „Abba“-Evergreens wie „Mama Mia“ oder „Dancing Queen“. Die Grenzen zwischen klassischer und Unterhaltungsmusik lösen sich in diesem Programm auf. Erleben Sie einen außergewöhnlichen Abend in der Klosterkirche Volkenroda.</w:t>
+              <w:t xml:space="preserve">„Getanzte Geschichten – getanzte Emotionen“ Wir laden Sie herzlich zu einem besonderen Konzertabend in der Klosterkirche Volkenroda ein!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Die </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tänzerin Carmen Rodriguez Castillo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> und der </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gitarrist Roger Tristão Adão</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> haben ein abwechslungsreiches Programm zusammengestellt, das Geschichten auf vielfältige Weise erzählt.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Von temperamentvollen Flamenco-Rhythmen bis zu ausdrucksstarken Liedern spanischer Meister entführt Sie das Programm in unterschiedliche Klang- und Tanzwelten. Ergänzt wird es durch überraschende Ausflüge in die moderne Popmusik, bei denen bekannte Klassiker aus dem Beatles- und ABBA-Repertoire neu zum Leben erwachen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bei diesem Konzert verschmelzen klassische Musik und Unterhaltungsmusik zu einem leidenschaftlichen, ausdrucksstarken Abend voller Rhythmus und Emotion.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wir freuen uns darauf, Sie bei uns im Kloster Volkenroda willkommen zu heißen!</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:132pt; height:132pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
@@ -234,85 +284,85 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2C22CD43"/>
+    <w:nsid w:val="27801EAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CDEA8690"/>
+    <w:nsid w:val="85EEECF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>