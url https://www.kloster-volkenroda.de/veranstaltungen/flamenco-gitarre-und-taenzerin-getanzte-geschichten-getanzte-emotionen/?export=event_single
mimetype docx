--- v2 (2026-04-01)
+++ v3 (2026-05-17)
@@ -284,85 +284,85 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="27801EAA"/>
+    <w:nsid w:val="A36236BC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="85EEECF3"/>
+    <w:nsid w:val="ACAD406E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>