--- v0 (2026-03-05)
+++ v1 (2026-06-10)
@@ -107,51 +107,51 @@
               <w:spacing w:after="0" w:line="75" w:lineRule="exact"/>
               <w:pBdr>
                 <w:bottom w:val="single" w:sz="7" w:color="F2F2F2"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Was ich Gott immer mal sagen wollte </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Auf den Spuren der Zisterzienser, im Rhythmus der drei Gebetszeiten, tauchen wir gemeinsam in das biblische Buch der Psalmen ein. Wir entdecken diese uralten Gebete neu, die bis heute Mensch in ihrer Tiefe und Ehrlichkeit bewegen. Das Wochenende gibt die Gelegenheit sich von den Worten der Psalmen berühren und inspirieren zu lassen, um selbst einen ganz persönlichen Psalm zu schreiben – ein Gebet, einen Dank, eine Klage oder ein Lied des Herzen.</w:t>
+              <w:t xml:space="preserve">Auf den Spuren der Zisterzienser, im Rhythmus der drei Gebetszeiten, tauchen wir gemeinsam in das biblische Buch der Psalmen ein. Wir entdecken diese uralten Gebete neu, die bis heute Menschen in ihrer Tiefe und Ehrlichkeit bewegen. Das Wochenende gibt die Gelegenheit sich von den Worten der Psalmen berühren und inspirieren zu lassen, um selbst einen ganz persönlichen Psalm zu schreiben – ein Gebet, einen Dank, eine Klage oder ein Lied des Herzen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leitung:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Sr. Hege und Sr. Miriam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
@@ -268,85 +268,85 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6DAF4CE6"/>
+    <w:nsid w:val="7E7B6AA2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="147370B3"/>
+    <w:nsid w:val="A9FE075F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>