--- v1 (2026-06-10)
+++ v2 (2026-06-10)
@@ -268,85 +268,85 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7E7B6AA2"/>
+    <w:nsid w:val="C732681A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A9FE075F"/>
+    <w:nsid w:val="733D1328"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>