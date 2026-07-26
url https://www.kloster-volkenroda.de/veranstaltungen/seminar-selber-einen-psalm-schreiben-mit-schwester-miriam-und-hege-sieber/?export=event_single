--- v2 (2026-06-10)
+++ v3 (2026-07-26)
@@ -268,85 +268,85 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C732681A"/>
+    <w:nsid w:val="D872292A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="733D1328"/>
+    <w:nsid w:val="EC0D3004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>