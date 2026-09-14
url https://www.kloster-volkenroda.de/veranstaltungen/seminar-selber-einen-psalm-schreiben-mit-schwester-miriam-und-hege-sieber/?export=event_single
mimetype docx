--- v3 (2026-07-26)
+++ v4 (2026-09-14)
@@ -1,31 +1,30 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="7150" w:type="dxa"/>
@@ -121,51 +120,51 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Was ich Gott immer mal sagen wollte </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Auf den Spuren der Zisterzienser, im Rhythmus der drei Gebetszeiten, tauchen wir gemeinsam in das biblische Buch der Psalmen ein. Wir entdecken diese uralten Gebete neu, die bis heute Menschen in ihrer Tiefe und Ehrlichkeit bewegen. Das Wochenende gibt die Gelegenheit sich von den Worten der Psalmen berühren und inspirieren zu lassen, um selbst einen ganz persönlichen Psalm zu schreiben – ein Gebet, einen Dank, eine Klage oder ein Lied des Herzen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leitung:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> Sr. Hege und Sr. Miriam</w:t>
+              <w:t xml:space="preserve"> Sr. Hege</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:132pt; height:132pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
@@ -268,85 +267,85 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D872292A"/>
+    <w:nsid w:val="E3F81929"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EC0D3004"/>
+    <w:nsid w:val="3D4552E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
@@ -476,51 +475,51 @@
     <w:name w:val="heading 1"/>
     <w:rPr>
       <w:sz w:val="64"/>
       <w:szCs w:val="64"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="linkStyle"/>
     <w:rPr>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kloster-volkenroda.de/veranstaltungen/seminar-selber-einen-psalm-schreiben-mit-schwester-miriam-und-hege-sieber/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kloster-volkenroda.de/veranstaltungen/seminar-selber-einen-psalm-schreiben-mit-schwester-miriam-und-hege-sieber/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>