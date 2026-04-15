--- v0 (2026-02-13)
+++ v1 (2026-04-15)
@@ -1,31 +1,30 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="7150" w:type="dxa"/>
@@ -67,170 +66,142 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kunst &amp; Kultur</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="75" w:lineRule="exact"/>
               <w:pBdr>
                 <w:bottom w:val="single" w:sz="7" w:color="F2F2F2"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Christus-Pavillon Volkenroda</w:t>
-[...3 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Ticketpreis:</w:t>
+            </w:r>
+            <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticketpreis:</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">19 Euro im Vorverkauf</w:t>
+              <w:t xml:space="preserve">19 Euro Vorverkauf</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22 Euro Abendkasse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freie Platzwahl</w:t>
             </w:r>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Einlass ab 17 Uhr</w:t>
             </w:r>
-            <w:br/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
-[...8 lines deleted...]
-          <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="75" w:lineRule="exact"/>
               <w:pBdr>
                 <w:bottom w:val="single" w:sz="7" w:color="F2F2F2"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">„Wunder gibt es immer wieder“ </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> Jeder große Weg beginnt mit einem kleinen Wunder.</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Für Bianca App startete alles in der Schul-Big-Band – voller Freude an Musik und ersten Auftritten. Dann geschah etwas, das man tatsächlich ein kleines Wunder nennen kann: Entdeckt von Olaf (Die Flippers) wurde sie zur Frontsängerin der beliebten Gruppe „</w:t>
+              <w:t xml:space="preserve">Für Bianca App begann alles in der Schul-Big-Band – mit viel Freude an der Musik und ersten Auftritten auf der Bühne. Dann geschah etwas, das man tatsächlich ein kleines Wunder nennen kann: Entdeckt von Olaf Malolepski („Die Flippers“), wurde sie zur Frontsängerin der beliebten Gruppe </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Die Schäfer</w:t>
+              <w:t xml:space="preserve">„Die Schäfer“</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">“. Gemeinsam konnten sie mit ihrer Musik viele Herzen berühren und Großes erreichen.Mit reichlich Bühnenerfahrung, Vielfalt in der Stimme und der Leidenschaft, Menschen zu verbinden, öffnet sie ein neues Kapitel: Neue Lieder. Neue Klangwelten. Neue Wunder. In der besonderen Atmosphäre des Klosters wird Bianca App am 16. Mai 2026 im Christus-Pavillon einen Abend voller Hoffnungstöne feiern – Erinnerungen wecken, Geschichten erzählen und zeigen: Wunder gibt es immer wieder – besonders dann, wenn man an sie glaubt. Ein Konzert, das Mut macht, Freude schenkt und uns spüren lässt, wie Musik das Leben heller macht.  </w:t>
+              <w:t xml:space="preserve">. Gemeinsam berührten sie mit ihrer Musik viele Menschen und feierten große Erfolge. Mit reicher Bühnenerfahrung, großer stimmlicher Vielfalt und der Leidenschaft, Menschen durch Musik zu verbinden, schlägt Bianca App nun ein neues Kapitel auf: neue Lieder, neue Klangwelten, neue Wege. In der besonderen Atmosphäre des Christus-Pavillon lädt sie  zu einem Konzertabend voller Hoffnung, Erinnerungen und berührender Geschichten ein. Ein Abend, der zeigt: Wunder geschehen immer wieder – besonders dann, wenn Musik Herzen öffnet.Ein Konzert, das Mut macht, Freude schenkt und das Leben für einen Moment heller werden lässt.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:132pt; height:132pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
@@ -333,85 +304,85 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="26B78455"/>
+    <w:nsid w:val="967DB9EA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AF8F184A"/>
+    <w:nsid w:val="EA292625"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
@@ -541,51 +512,51 @@
     <w:name w:val="heading 1"/>
     <w:rPr>
       <w:sz w:val="64"/>
       <w:szCs w:val="64"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="linkStyle"/>
     <w:rPr>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kloster-volkenroda.de/veranstaltungen/volksmusik-mit-bianca-app/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kloster-volkenroda.de/veranstaltungen/volksmusik-mit-bianca-app/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>