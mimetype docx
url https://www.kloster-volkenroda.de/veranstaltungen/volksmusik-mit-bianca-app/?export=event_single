--- v1 (2026-04-15)
+++ v2 (2026-04-15)
@@ -304,85 +304,85 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="967DB9EA"/>
+    <w:nsid w:val="47C52737"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EA292625"/>
+    <w:nsid w:val="5FBD09DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>