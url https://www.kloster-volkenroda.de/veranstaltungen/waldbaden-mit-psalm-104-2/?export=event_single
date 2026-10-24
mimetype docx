--- v1 (2026-06-17)
+++ v2 (2026-10-24)
@@ -36,51 +36,51 @@
         <w:tblStyle w:val="tableLayout"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7150" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. - 23.08.2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Toc0"/>
             <w:r>
-              <w:t>Waldbaden mit Psalm 104</w:t>
+              <w:t>Waldbaden mit Psalm</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Seminare &amp; Workshops</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="75" w:lineRule="exact"/>
               <w:pBdr>
                 <w:bottom w:val="single" w:sz="7" w:color="F2F2F2"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -97,51 +97,51 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">zzgl. Übernachtung und Verpflegung</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="75" w:lineRule="exact"/>
               <w:pBdr>
                 <w:bottom w:val="single" w:sz="7" w:color="F2F2F2"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eintauchen in die sommerliche Fülle und Stille der Natur, achtsames Gehen und der Gebrauch unserer Sinne stärken Resilienz und Gesundheit. Die bildreiche Sprache des 104. Psalms regt an, sich dem Staunen der Schöpfung und Gott dem Schöpfer zu öffnen. Ein Seminar für Leib und Seele.</w:t>
+              <w:t xml:space="preserve">Eintauchen in die sommerliche Fülle und Stille der Natur, achtsames Gehen und der Gebrauch unserer Sinne stärken Resilienz und Gesundheit. Die bildreiche Sprache der Psalmen regt an, sich dem Staunen der Schöpfung und Gott dem Schöpfer zu öffnen. Ein Seminar für Leib und Seele.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leitung:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Elke Möller, Guide für Naturerleben und Waldbaden (IHK) und Geistliche Begleiterin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -265,85 +265,85 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B95A6D11"/>
+    <w:nsid w:val="EE977FB4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B5D2CC5B"/>
+    <w:nsid w:val="AF2FA77F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>