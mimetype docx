--- v1 (2026-03-05)
+++ v2 (2026-04-28)
@@ -85,119 +85,69 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminargebühr:</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">inkl. 4 Übernachtungen, Verpflegung, Programm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">179 Euro</w:t>
-[...42 lines deleted...]
-              <w:t xml:space="preserve">172 Euro</w:t>
+              <w:t xml:space="preserve">189 Euro</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">159 Euro</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> ab dem 
- 1. Geschwisterkind</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> Heimschläfer</w:t>
+ 1. angemeldeten Geschwisterkind</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Das Kommen der Kinder soll nicht an den Kosten scheitern.</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bitte fragen Sie an der Pforte nach.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
@@ -390,85 +340,85 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F74934EF"/>
+    <w:nsid w:val="561E8562"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2ABB6DE1"/>
+    <w:nsid w:val="8BB24CA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>