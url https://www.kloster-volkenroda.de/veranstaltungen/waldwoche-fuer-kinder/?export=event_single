--- v2 (2026-04-28)
+++ v3 (2026-04-28)
@@ -340,85 +340,85 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="561E8562"/>
+    <w:nsid w:val="4C7C7898"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8BB24CA5"/>
+    <w:nsid w:val="F815580B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>