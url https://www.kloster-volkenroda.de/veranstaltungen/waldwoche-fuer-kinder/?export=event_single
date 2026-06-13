--- v3 (2026-04-28)
+++ v4 (2026-06-13)
@@ -1,31 +1,30 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="7150" w:type="dxa"/>
@@ -340,85 +339,85 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4C7C7898"/>
+    <w:nsid w:val="C24AC5AD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F815580B"/>
+    <w:nsid w:val="0C63CFA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
@@ -548,51 +547,51 @@
     <w:name w:val="heading 1"/>
     <w:rPr>
       <w:sz w:val="64"/>
       <w:szCs w:val="64"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="linkStyle"/>
     <w:rPr>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kloster-volkenroda.de/veranstaltungen/waldwoche-fuer-kinder/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kloster-volkenroda.de/veranstaltungen/waldwoche-fuer-kinder/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>