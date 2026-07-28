--- v4 (2026-06-13)
+++ v5 (2026-07-28)
@@ -339,85 +339,85 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C24AC5AD"/>
+    <w:nsid w:val="20090B4A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0C63CFA9"/>
+    <w:nsid w:val="C458BED4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>